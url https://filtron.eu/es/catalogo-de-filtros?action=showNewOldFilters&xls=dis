--- v0 (2025-10-26)
+++ v1 (2026-04-03)
@@ -107,91 +107,91 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F100"/>
+  <dimension ref="A1:D100"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>OM 521</t>
+          <t>PP 848/5</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
-          <t>Filtr wycofany z produkcji</t>
+          <t>Filtr zastąpiony przez</t>
+        </is>
+      </c>
+      <c r="C1" s="0" t="inlineStr">
+        <is>
+          <t>PP 848/2</t>
+        </is>
+      </c>
+      <c r="D1" s="0" t="inlineStr">
+        <is>
+          <t>https://filtron.eu/es/catalogo-de-filtros?action=showFilter&amp;xls=dis?action=showFilter&amp;backAction=showNewOldFilters&amp;partNumber=PP 848/2</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>PP 848/5</t>
+          <t>OM 521</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Filtr zastąpiony przez</t>
-[...9 lines deleted...]
-          <t>https://filtron.eu/es/catalogo-de-filtros?action=showFilter&amp;xls=dis?action=showFilter&amp;backAction=showNewOldFilters&amp;partNumber=PP 848/2</t>
+          <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>AP 017</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>K 1392-2x</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Filtr zastąpiony przez</t>
         </is>
@@ -284,63 +284,63 @@
         <is>
           <t>OP 593</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>AK 360/1</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>AM 411/1</t>
+          <t>PS 851/2</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>PS 851/2</t>
+          <t>AM 411/1</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>AR 309/1</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>PE 815/10</t>
         </is>
@@ -402,87 +402,87 @@
         <is>
           <t>AR 330</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>PS 893</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>AK 360</t>
+          <t>PS 846</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>AR 263/2</t>
+          <t>PE 851/1</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>PE 851/1</t>
+          <t>AR 263/2</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>PS 846</t>
+          <t>AK 360</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>PP 836/8</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>AM 401/3</t>
         </is>
@@ -498,589 +498,589 @@
         <is>
           <t>PP 918/4</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>AP 135/1</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>AM 439</t>
+          <t>AM 403</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>AM 403</t>
+          <t>AM 439</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>AM 458</t>
+          <t>AM 477</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>AM 477</t>
+          <t>AM 458</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>AR 259</t>
+          <t>AP 018/1</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>AP 018/1</t>
+          <t>AE 331</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>AE 331</t>
+          <t>PP 833/1</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>PP 833/1</t>
+          <t>OP 586/2</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>OP 586/2</t>
+          <t>AR 259</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>AM 442/8</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>OM 588H</t>
+          <t>AR 268</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>PK 937/6</t>
+          <t>OM 588H</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>AR 268</t>
+          <t>PP 824</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>PP 912/2</t>
+          <t>OP 636/2</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>OP 636/2</t>
+          <t>AR 261</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>AR 261</t>
+          <t>PP 912/2</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>PP 824</t>
+          <t>PK 937/6</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>AP 024</t>
+          <t>K 1003</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>AP 047</t>
+          <t>AR 203</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Filtr wycofany z produkcji</t>
+          <t>Filtr zastąpiony przez</t>
+        </is>
+      </c>
+      <c r="C48" s="0" t="inlineStr">
+        <is>
+          <t>AR 001</t>
+        </is>
+      </c>
+      <c r="D48" s="0" t="inlineStr">
+        <is>
+          <t>https://filtron.eu/es/catalogo-de-filtros?action=showFilter&amp;xls=dis?action=showFilter&amp;backAction=showNewOldFilters&amp;partNumber=AR 001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0" t="inlineStr">
         <is>
           <t>AP 059</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>AR 203</t>
+          <t>AP 047</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Filtr zastąpiony przez</t>
-[...9 lines deleted...]
-          <t>https://filtron.eu/es/catalogo-de-filtros?action=showFilter&amp;xls=dis?action=showFilter&amp;backAction=showNewOldFilters&amp;partNumber=AR 001</t>
+          <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>K 1003</t>
+          <t>AP 024</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0" t="inlineStr">
         <is>
           <t>K 1057</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>AP 199/7</t>
+          <t>PP 946</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>PP 946</t>
+          <t>OM 611/1</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>AK 312</t>
+          <t>AR 283/1</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>OM 611/2</t>
+          <t>AK 312</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>AM 446W</t>
+          <t>AP 108</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>AP 185/9</t>
+          <t>AM 446W</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>OM 611/1</t>
+          <t>PP 863/2</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>PP 926</t>
+          <t>AP 185/9</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>OM 691</t>
+          <t>AP 199/7</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>PP 863/2</t>
+          <t>PP 926</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>AR 283/1</t>
+          <t>OM 611/2</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>AP 108</t>
+          <t>OP 632</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>OP 632</t>
+          <t>OM 691</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0" t="inlineStr">
         <is>
           <t>K 1285</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0" t="inlineStr">
         <is>
           <t>PP 829/1</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0" t="inlineStr">
         <is>
           <t>AD 785/6</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>AR 257/2</t>
+          <t>OP 632/1</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0" t="inlineStr">
         <is>
           <t>OP 571</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>OP 632/1</t>
+          <t>AR 257/2</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>AR 346</t>
+          <t>AG 240</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>AG 240</t>
+          <t>OP 555/1</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>OP 555/1</t>
+          <t>AR 346</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0" t="inlineStr">
         <is>
           <t>K 1059</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0" t="inlineStr">
         <is>
           <t>OP 555</t>
         </is>
@@ -1154,135 +1154,135 @@
         <is>
           <t>PM 800/2</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0" t="inlineStr">
         <is>
           <t>AK 372</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>PP 928/2</t>
+          <t>PP 863/3</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0" t="inlineStr">
         <is>
           <t>PP 832/5</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>PP 863/3</t>
+          <t>PP 928/2</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0" t="inlineStr">
         <is>
           <t>PP 889</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0" t="inlineStr">
         <is>
           <t>PP 885</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0" t="inlineStr">
         <is>
           <t>AM 412/2</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>AP 054</t>
+          <t>AM 470</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>AM 470</t>
+          <t>AP 054</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0" t="inlineStr">
         <is>
           <t>AP 104/5</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0" t="inlineStr">
         <is>
           <t>AP 135/6</t>
         </is>
@@ -1320,119 +1320,119 @@
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0" t="inlineStr">
         <is>
           <t>K 1407</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Filtr zastąpiony przez</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>K 1409</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t>https://filtron.eu/es/catalogo-de-filtros?action=showFilter&amp;xls=dis?action=showFilter&amp;backAction=showNewOldFilters&amp;partNumber=K 1409</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>PP 968/3</t>
+          <t>PK 937/2</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Filtr wycofany z produkcji</t>
+          <t>Filtr zastąpiony przez</t>
+        </is>
+      </c>
+      <c r="C96" s="0" t="inlineStr">
+        <is>
+          <t>PK 937/1</t>
+        </is>
+      </c>
+      <c r="D96" s="0" t="inlineStr">
+        <is>
+          <t>https://filtron.eu/es/catalogo-de-filtros?action=showFilter&amp;xls=dis?action=showFilter&amp;backAction=showNewOldFilters&amp;partNumber=PK 937/1</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>PK 937/2</t>
+          <t>PP 968/3</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Filtr zastąpiony przez</t>
-[...9 lines deleted...]
-          <t>https://filtron.eu/es/catalogo-de-filtros?action=showFilter&amp;xls=dis?action=showFilter&amp;backAction=showNewOldFilters&amp;partNumber=PK 937/1</t>
+          <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0" t="inlineStr">
         <is>
           <t>PE 982/6</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Filtr zastąpiony przez</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>PE 982/2</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t>https://filtron.eu/es/catalogo-de-filtros?action=showFilter&amp;xls=dis?action=showFilter&amp;backAction=showNewOldFilters&amp;partNumber=PE 982/2</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>PP 869/1</t>
+          <t>PM 948/2</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>PP 869/1</t>
+          <t>PM 948/2</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Filtr wycofany z produkcji</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>